--- v1 (2026-09-08)
+++ v2 (2026-10-01)
@@ -2334,86 +2334,86 @@
       <c r="G21" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I21" t="s">
         <v>27</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>18.0</v>
       </c>
       <c r="AG21">
         <v>18.0</v>
       </c>
       <c r="AI21" t="s">
         <v>81</v>
       </c>
       <c r="AJ21">
         <v>99347</v>
       </c>
       <c r="AK21">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>93</v>
       </c>
       <c r="E22" t="s">
         <v>82</v>
       </c>
       <c r="F22" t="s">
         <v>94</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I22" t="s">
         <v>27</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>18.0</v>
       </c>
       <c r="AI22" t="s">
         <v>81</v>
       </c>
       <c r="AJ22">
         <v>97814</v>
       </c>
       <c r="AK22">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>95</v>
       </c>
       <c r="E23" t="s">
         <v>96</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I23" t="s">
         <v>27</v>
       </c>
       <c r="J23" t="s">
         <v>97</v>
       </c>
       <c r="AF23">
         <v>14.0</v>
       </c>
       <c r="AI23" t="s">
@@ -3010,51 +3010,51 @@
       <c r="G41" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I41" t="s">
         <v>27</v>
       </c>
       <c r="J41" t="s">
         <v>112</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AF41">
         <v>18.0</v>
       </c>
       <c r="AI41" t="s">
         <v>137</v>
       </c>
       <c r="AJ41">
         <v>97618</v>
       </c>
       <c r="AK41">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>141</v>
       </c>
       <c r="E42" t="s">
         <v>49</v>
       </c>
       <c r="F42" t="s">
         <v>142</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I42" t="s">
         <v>27</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
@@ -3300,53 +3300,50 @@
       </c>
       <c r="F50" t="s">
         <v>163</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>153</v>
       </c>
       <c r="I50" t="s">
         <v>27</v>
       </c>
       <c r="AE50">
         <v>2</v>
       </c>
       <c r="AF50">
         <v>22.0</v>
       </c>
       <c r="AI50" t="s">
         <v>155</v>
       </c>
       <c r="AJ50">
         <v>97601</v>
       </c>
-      <c r="AK50">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>164</v>
       </c>
       <c r="E51" t="s">
         <v>161</v>
       </c>
       <c r="F51" t="s">
         <v>165</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H51" s="6" t="s">
         <v>153</v>
       </c>
       <c r="I51" t="s">
         <v>27</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
         <v>18.0</v>
@@ -5555,51 +5552,51 @@
       <c r="F118" t="s">
         <v>336</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I118" t="s">
         <v>260</v>
       </c>
       <c r="AF118">
         <v>14.0</v>
       </c>
       <c r="AG118">
         <v>14.0</v>
       </c>
       <c r="AI118" t="s">
         <v>333</v>
       </c>
       <c r="AJ118">
         <v>99513</v>
       </c>
       <c r="AK118">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
         <v>295</v>
       </c>
       <c r="E119" t="s">
         <v>337</v>
       </c>
       <c r="F119" t="s">
         <v>338</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I119" t="s">
         <v>260</v>
       </c>
       <c r="J119" t="s">
         <v>298</v>
       </c>
       <c r="AE119">