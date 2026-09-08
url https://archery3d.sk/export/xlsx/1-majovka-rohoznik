--- v0 (2026-08-17)
+++ v1 (2026-09-08)
@@ -2972,51 +2972,51 @@
       <c r="H40" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I40" t="s">
         <v>27</v>
       </c>
       <c r="J40" t="s">
         <v>101</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>18.0</v>
       </c>
       <c r="AG40">
         <v>18.0</v>
       </c>
       <c r="AI40" t="s">
         <v>137</v>
       </c>
       <c r="AJ40">
         <v>99112</v>
       </c>
       <c r="AK40">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>138</v>
       </c>
       <c r="E41" t="s">
         <v>139</v>
       </c>
       <c r="F41" t="s">
         <v>140</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I41" t="s">
         <v>27</v>
       </c>
       <c r="J41" t="s">
         <v>112</v>
       </c>
       <c r="AE41">